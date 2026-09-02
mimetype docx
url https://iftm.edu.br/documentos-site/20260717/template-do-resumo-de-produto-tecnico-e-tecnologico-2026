--- v0 (2026-08-07)
+++ v1 (2026-09-02)
@@ -20,52 +20,50 @@
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
     <w:p w14:paraId="487B2ED4" w14:textId="3A7115B8" w:rsidR="004D1EE7" w:rsidRDefault="00A270C1">
       <w:pPr>
         <w:pStyle w:val="Cabealho"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5FFCA445" wp14:editId="5B462358">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>4687393</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>-622300</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1412542" cy="496186"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="1311396026" name="Imagem 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 2"/>
@@ -634,121 +632,299 @@
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Palavras-Chave:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> de três a sete palavras-chave. Separadas por ponto-e-vírgula.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7AF5D61E" w14:textId="77777777" w:rsidR="00F721DB" w:rsidRDefault="00F721DB" w:rsidP="00F721DB">
       <w:pPr>
         <w:pStyle w:val="LO-normal"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3E2ED5D9" w14:textId="3088E6C1" w:rsidR="00F721DB" w:rsidRDefault="00F721DB" w:rsidP="00F721DB">
+    <w:p w14:paraId="3E2ED5D9" w14:textId="381FF41A" w:rsidR="00F721DB" w:rsidRDefault="00F721DB" w:rsidP="00F721DB">
       <w:pPr>
         <w:pStyle w:val="LO-normal"/>
         <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F721DB">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Apoio:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">  Agência de fomento externo (quando for o caso. Se não houver, delete esta linha) </w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="3CE467EE" w14:textId="2173F12D" w:rsidR="008217AB" w:rsidRDefault="008217AB" w:rsidP="00F721DB">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11B602B6" w14:textId="77777777" w:rsidR="008217AB" w:rsidRDefault="008217AB" w:rsidP="008217AB">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="0"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>REFERÊNCIAS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E92B2D9" w14:textId="77777777" w:rsidR="008217AB" w:rsidRDefault="008217AB" w:rsidP="008217AB">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:spacing w:after="240"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ANDRADE JUNIOR, A. S. de; SANTOS, A. A. dos; ATHAYDE SOBRINHO, C.; BASTOS, E. A.; MELO, F. de B.; VIANA, F. M. P. Cultivo do feijão-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>caupi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Vigna</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>unguiculata</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (L.) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Walp</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>). Teresina: Embrapa: CPAMN, 2002. 108 p. (Embrapa- CPAMN. Sistemas de Produção 2).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CE3E12F" w14:textId="77777777" w:rsidR="008217AB" w:rsidRDefault="008217AB" w:rsidP="008217AB">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:spacing w:after="240"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ARGREAVES, G. H.; SAMANI, Z. A. Reference crop evapotranspiration from temperature. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Applied </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Engineering</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Agricuture</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>, v.1, n.2, p.96-99, 1985.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77F80B69" w14:textId="77777777" w:rsidR="008217AB" w:rsidRDefault="008217AB" w:rsidP="00F721DB">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w14:paraId="44786C1A" w14:textId="4C4FBD85" w:rsidR="004D1EE7" w:rsidRDefault="004D1EE7">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="08D4B68E" w14:textId="2C704299" w:rsidR="004D1EE7" w:rsidRDefault="004D1EE7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2694"/>
         </w:tabs>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="004D1EE7">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:headerReference w:type="first" r:id="rId11"/>
       <w:footerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="283" w:footer="431" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:formProt w:val="0"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="100"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="768BA05F" w14:textId="77777777" w:rsidR="00DA4DC3" w:rsidRDefault="00DA4DC3">
+    <w:p w14:paraId="546A34EA" w14:textId="77777777" w:rsidR="003906C8" w:rsidRDefault="003906C8">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="092E395D" w14:textId="77777777" w:rsidR="00DA4DC3" w:rsidRDefault="00DA4DC3">
+    <w:p w14:paraId="17094AA0" w14:textId="77777777" w:rsidR="003906C8" w:rsidRDefault="003906C8">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
@@ -946,63 +1122,63 @@
     <w:r>
       <w:rPr>
         <w:i/>
         <w:color w:val="006666"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>20</w:t>
     </w:r>
     <w:r w:rsidR="002660D9">
       <w:rPr>
         <w:i/>
         <w:color w:val="006666"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>26</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6EEB7A49" w14:textId="77777777" w:rsidR="00DA4DC3" w:rsidRDefault="00DA4DC3">
+    <w:p w14:paraId="440FDCE9" w14:textId="77777777" w:rsidR="003906C8" w:rsidRDefault="003906C8">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="12"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="76BA4197" w14:textId="77777777" w:rsidR="00DA4DC3" w:rsidRDefault="00DA4DC3">
+    <w:p w14:paraId="5CD31252" w14:textId="77777777" w:rsidR="003906C8" w:rsidRDefault="003906C8">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="12"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="14EEE86D" w14:textId="77777777" w:rsidR="004D1EE7" w:rsidRPr="00F721DB" w:rsidRDefault="00F90ACE">
       <w:pPr>
         <w:pStyle w:val="Textodenotaderodap"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F721DB">
         <w:rPr>
           <w:rStyle w:val="FootnoteCharacters"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00F721DB">
@@ -1542,56 +1718,60 @@
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="004D1EE7"/>
     <w:rsid w:val="00151912"/>
     <w:rsid w:val="00151EE2"/>
     <w:rsid w:val="001717B4"/>
     <w:rsid w:val="002660D9"/>
     <w:rsid w:val="002B3C3C"/>
+    <w:rsid w:val="003906C8"/>
     <w:rsid w:val="003D7732"/>
     <w:rsid w:val="004D1EE7"/>
+    <w:rsid w:val="00536C4E"/>
+    <w:rsid w:val="00572A1E"/>
     <w:rsid w:val="0063145D"/>
     <w:rsid w:val="006675B8"/>
     <w:rsid w:val="0071325B"/>
     <w:rsid w:val="007A477F"/>
+    <w:rsid w:val="008217AB"/>
     <w:rsid w:val="00A270C1"/>
     <w:rsid w:val="00AF557F"/>
     <w:rsid w:val="00B5607B"/>
     <w:rsid w:val="00BE05DF"/>
     <w:rsid w:val="00DA4DC3"/>
     <w:rsid w:val="00EE7B2E"/>
     <w:rsid w:val="00F721DB"/>
     <w:rsid w:val="00F90ACE"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pt-BR" w:eastAsia="" w:bidi=""/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
@@ -2585,51 +2765,67 @@
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="LO-normal">
     <w:name w:val="LO-normal"/>
     <w:rsid w:val="00F721DB"/>
     <w:pPr>
       <w:ind w:firstLine="709"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Noto Serif SC" w:cs="Noto Sans Devanagari"/>
       <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+  <w:divs>
+    <w:div w:id="1621523206">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
+</w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mjs@iftm.edu.br" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema do Office">
   <a:themeElements>
     <a:clrScheme name="Escritório">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -2909,75 +3105,75 @@
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <go:docsCustomData roundtripDataSignature="AMtx7mhbeE8sRpO744jjFiEL9cE2VUb4Sw==">AMUW2mWWJFkAC9ZPPyLxY+cKzQh654mzLEZye04IssRKmCSrGkDiKD8nLtWt+wjDy7H1MqyycEuVlylrYLWqkV+qlBAdN5HODs5qFGCe4/ZFgeOaKgdA9IXpkNs/c8H6GONfzqHshuQE</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>261</Words>
-  <Characters>1413</Characters>
+  <Words>324</Words>
+  <Characters>1755</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>11</Lines>
-  <Paragraphs>3</Paragraphs>
+  <Lines>14</Lines>
+  <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1671</CharactersWithSpaces>
+  <CharactersWithSpaces>2075</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Tarran</dc:creator>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:language>pt-BR</dc:language>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
     <vt:lpwstr>b451dd4f-cc63-47e8-9a9f-a689cc45315f</vt:lpwstr>
   </property>